--- v0 (2026-03-25)
+++ v1 (2026-10-23)
@@ -7,100 +7,100 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\70120304\HitachiXPC\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\71087570\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C71FF4BC-E937-4D60-8135-7F0358D9A6D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78DC1A19-2BE3-49FE-8806-4DD1510238F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{C0A12107-34FD-4C1F-BFCF-F9B46ACE6247}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11475" xr2:uid="{C0A12107-34FD-4C1F-BFCF-F9B46ACE6247}"/>
   </bookViews>
   <sheets>
     <sheet name="新規申請書" sheetId="1" r:id="rId1"/>
     <sheet name="月額・年額" sheetId="10" r:id="rId2"/>
     <sheet name="記入例" sheetId="13" r:id="rId3"/>
     <sheet name="Work" sheetId="11" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">記入例!$A$1:$O$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">新規申請書!$A$1:$O$25</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentManualCount="2"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="11" l="1"/>
   <c r="B3" i="11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="56">
   <si>
     <t>弊社は、お客様からご提供いただく個人情報を、弊社のプライバシーポリシー（https://www.hitachi-systems.com/privacy/index.html）を遵守した上で、弊社が企画・後援する
 イベントやセミナー、新製品のご案内をはじめとする営業・マーケティング活動に利用する場合がございますので予めご了承くださいますようお願い申し上げます。</t>
     <rPh sb="0" eb="2">
       <t>ヘイシャ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヘイシャ</t>
     </rPh>
     <rPh sb="88" eb="90">
       <t>ジュンシュ</t>
     </rPh>
     <rPh sb="92" eb="93">
       <t>ウエ</t>
     </rPh>
     <rPh sb="171" eb="172">
       <t>ネガ</t>
     </rPh>
     <rPh sb="173" eb="174">
       <t>モウ</t>
     </rPh>
     <rPh sb="175" eb="176">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="5"/>
@@ -1003,50 +1003,84 @@
     <rPh sb="15" eb="16">
       <t>マエ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>テツヅ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>解約をご希望の場合は、契約終了月の月末（最低14営業日前）までに解約申し出が必要</t>
     <rPh sb="34" eb="35">
       <t>モウ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>デ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ご利用開始日・課金開始日は、当社によるご注文確定日を基準に決定します。
 ・ご注文確定日が毎月20日までの場合
 　ご利用開始日および課金開始日：翌月第１営業日から
 ・ご注文確定日が毎月21日以降末日までの場合
 　ご利用開始日および課金開始日：翌々月第1営業日から
 ※『ご注文依頼日』ではなく、当社による『ご注文確定日』が基準となりますのでご注意ください。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：Web改ざんチェックサービス仕様書は次のURLをご確認ください。https://www.securebrain.co.jp/products/gred/digiyoko_gred_specifications.pdf</t>
+    </r>
+    <rPh sb="5" eb="6">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>シヨウショ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>カクニン</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1860,219 +1894,219 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...151 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -2426,508 +2460,508 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{276D442A-E98E-43B9-B139-A012327C388F}">
   <dimension ref="A1:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.649999999999999"/>
   <cols>
-    <col min="1" max="1" width="4.58203125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.58203125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="4.5625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="7.5625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="15.5625" style="8" customWidth="1"/>
     <col min="4" max="4" width="4.5" style="8" customWidth="1"/>
     <col min="5" max="5" width="14" style="8" customWidth="1"/>
-    <col min="6" max="6" width="5.6640625" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="10.08203125" style="17" customWidth="1"/>
+    <col min="6" max="6" width="5.6875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="7.8125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="8.5625" style="8" customWidth="1"/>
+    <col min="9" max="12" width="5.5625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="13.6875" style="8" customWidth="1"/>
+    <col min="14" max="15" width="6.0625" style="8" customWidth="1"/>
+    <col min="16" max="16" width="10.0625" style="17" customWidth="1"/>
     <col min="17" max="27" width="9" style="21"/>
     <col min="28" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="2" customFormat="1" ht="31.75" customHeight="1">
-      <c r="B1" s="60" t="s">
+    <row r="1" spans="1:27" s="2" customFormat="1" ht="31.8" customHeight="1">
+      <c r="B1" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="60"/>
-[...11 lines deleted...]
-      <c r="O1" s="60"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
     </row>
     <row r="2" spans="1:27" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="60"/>
-[...11 lines deleted...]
-      <c r="O2" s="60"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
     </row>
     <row r="3" spans="1:27" s="2" customFormat="1" ht="4.5" customHeight="1" thickBot="1">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:27" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="40"/>
-[...11 lines deleted...]
-      <c r="O4" s="61"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="8" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="5"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:27" s="9" customFormat="1" ht="29.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="52"/>
-[...5 lines deleted...]
-      <c r="I6" s="62" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="J6" s="63"/>
-[...2 lines deleted...]
-      <c r="M6" s="64" t="s">
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="65"/>
-      <c r="O6" s="66"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
     </row>
     <row r="7" spans="1:27" s="9" customFormat="1" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="54"/>
-[...5 lines deleted...]
-      <c r="I7" s="55" t="s">
+      <c r="C7" s="49"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="J7" s="56"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:27" s="7" customFormat="1" ht="34" thickTop="1">
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="40"/>
+    </row>
+    <row r="8" spans="1:27" s="7" customFormat="1" ht="33.75" thickTop="1">
       <c r="A8" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="59"/>
-[...11 lines deleted...]
-      <c r="O8" s="59"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
       <c r="Q8" s="20"/>
       <c r="R8" s="20"/>
       <c r="S8" s="20"/>
       <c r="T8" s="20"/>
       <c r="U8" s="20"/>
       <c r="V8" s="20"/>
       <c r="W8" s="20"/>
       <c r="X8" s="20"/>
       <c r="Y8" s="20"/>
       <c r="Z8" s="20"/>
       <c r="AA8" s="20"/>
     </row>
     <row r="9" spans="1:27" s="11" customFormat="1" ht="24">
       <c r="A9" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="50"/>
-[...11 lines deleted...]
-      <c r="O9" s="50"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
     </row>
     <row r="10" spans="1:27" s="11" customFormat="1" ht="84">
       <c r="A10" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="50"/>
-[...11 lines deleted...]
-      <c r="O10" s="50"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
       <c r="P10" s="18"/>
       <c r="R10" s="13"/>
     </row>
     <row r="11" spans="1:27" s="9" customFormat="1" ht="5.25" customHeight="1">
-      <c r="B11" s="70"/>
-[...12 lines deleted...]
-      <c r="O11" s="70"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="67"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="67"/>
+      <c r="F11" s="67"/>
+      <c r="G11" s="67"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="67"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="67"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="67"/>
+      <c r="O11" s="67"/>
       <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:27" s="13" customFormat="1" ht="24" customHeight="1" thickBot="1">
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="71"/>
-[...11 lines deleted...]
-      <c r="O12" s="72"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="68"/>
+      <c r="F12" s="68"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
       <c r="R12" s="12"/>
     </row>
     <row r="13" spans="1:27" s="12" customFormat="1" ht="24.75" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="74"/>
-[...11 lines deleted...]
-      <c r="O13" s="75"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
+      <c r="O13" s="72"/>
     </row>
     <row r="14" spans="1:27" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="B14" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="76" t="s">
+      <c r="C14" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="D14" s="77"/>
-[...10 lines deleted...]
-      <c r="O14" s="78"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
+      <c r="O14" s="75"/>
     </row>
     <row r="15" spans="1:27" s="9" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="B15" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="79"/>
-[...11 lines deleted...]
-      <c r="O15" s="81"/>
+      <c r="C15" s="76"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="77"/>
+      <c r="I15" s="77"/>
+      <c r="J15" s="77"/>
+      <c r="K15" s="77"/>
+      <c r="L15" s="77"/>
+      <c r="M15" s="77"/>
+      <c r="N15" s="77"/>
+      <c r="O15" s="78"/>
       <c r="Q15" s="36"/>
     </row>
     <row r="16" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" thickTop="1">
-      <c r="B16" s="67" t="s">
+      <c r="B16" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="67"/>
-[...11 lines deleted...]
-      <c r="O16" s="67"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
     </row>
     <row r="17" spans="1:25" s="9" customFormat="1" ht="14" customHeight="1">
-      <c r="B17" s="58"/>
-[...12 lines deleted...]
-      <c r="O17" s="58"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="53"/>
     </row>
     <row r="18" spans="1:25" s="9" customFormat="1" ht="5.25" customHeight="1">
-      <c r="B18" s="70"/>
-[...12 lines deleted...]
-      <c r="O18" s="70"/>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="67"/>
       <c r="P18" s="10"/>
     </row>
     <row r="19" spans="1:25" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="B19" s="68" t="s">
+      <c r="B19" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="68"/>
-[...11 lines deleted...]
-      <c r="O19" s="69"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+      <c r="O19" s="66"/>
       <c r="R19" s="12"/>
     </row>
     <row r="20" spans="1:25" s="9" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B20" s="50" t="s">
+      <c r="B20" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C20" s="50"/>
-[...11 lines deleted...]
-      <c r="O20" s="50"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
     </row>
     <row r="21" spans="1:25" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="B21" s="50" t="s">
+      <c r="B21" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C21" s="50"/>
-[...11 lines deleted...]
-      <c r="O21" s="50"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
     </row>
     <row r="22" spans="1:25" s="9" customFormat="1" ht="36">
       <c r="A22" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="50" t="s">
+      <c r="B22" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="C22" s="50"/>
-[...11 lines deleted...]
-      <c r="O22" s="50"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
       <c r="P22" s="10"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
     </row>
     <row r="23" spans="1:25" s="2" customFormat="1" ht="12">
       <c r="B23" s="35" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="2" customFormat="1" ht="12">
       <c r="B24" s="35"/>
     </row>
     <row r="25" spans="1:25" ht="14.25" customHeight="1">
       <c r="B25" s="27"/>
       <c r="O25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="R25" s="22"/>
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="U25" s="22"/>
       <c r="V25" s="22"/>
       <c r="W25" s="22"/>
       <c r="X25" s="22"/>
       <c r="Y25" s="22"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="xl6fFHcruBLV2RazpoQRRUVg5ZY7eWlJujwkHfV8/Ft5K5jXybvdl8wM5dOWTTjRySh8YTYxFtVuPym1A/2oOA==" saltValue="rJRz49eaupIbUiIKzUDjsg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="27">
     <mergeCell ref="B22:O22"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="G12:O12"/>
@@ -2966,593 +3000,593 @@
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.35433070866141736" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" horizontalDpi="4294967293" verticalDpi="150" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="767" yWindow="484" count="1">
         <x14:dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角英数字8~50文字で入力して下さい。またメールアドレスは入力できません。" promptTitle="IDについて" prompt="ログインで使用するIDです。登録後、変更は出来ません。その為メールアドレスでは登録出来ません。_x000a_使用可能な文字は8～50文字の半角英数字と、ダッシュ(-)、_x000a_アンダースコア(_)、スラッシュ(/)、_x000a_ピリオド(.)、アット・マーク(@)です。_x000a_" xr:uid="{ECA6AF09-2E8F-4D27-BDE3-D65543492DDA}">
           <x14:formula1>
             <xm:f>Work!B3</xm:f>
           </x14:formula1>
           <xm:sqref>D6:H6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FCBDE37-3630-488E-A504-96E41E21060F}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="17.649999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.08203125" customWidth="1"/>
-    <col min="2" max="3" width="44.08203125" customWidth="1"/>
+    <col min="1" max="1" width="29.0625" customWidth="1"/>
+    <col min="2" max="3" width="44.0625" customWidth="1"/>
     <col min="4" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="40"/>
-      <c r="C1" s="40"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="38"/>
+      <c r="C3" s="79"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="34" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="160.5" customHeight="1">
       <c r="A5" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="42"/>
+      <c r="C5" s="81"/>
     </row>
     <row r="6" spans="1:3" ht="61.5" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="62" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="70.5" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="68" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42604277-879F-4426-9F9D-62E4FC6A5932}">
   <dimension ref="A1:AA24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.649999999999999"/>
   <cols>
-    <col min="1" max="1" width="4.58203125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.58203125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="4.5625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="7.5625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="15.5625" style="8" customWidth="1"/>
     <col min="4" max="4" width="4.5" style="8" customWidth="1"/>
     <col min="5" max="5" width="14" style="8" customWidth="1"/>
-    <col min="6" max="6" width="5.6640625" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="10.08203125" style="17" customWidth="1"/>
+    <col min="6" max="6" width="5.6875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="7.8125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="8.5625" style="8" customWidth="1"/>
+    <col min="9" max="12" width="5.5625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="13.6875" style="8" customWidth="1"/>
+    <col min="14" max="15" width="6.0625" style="8" customWidth="1"/>
+    <col min="16" max="16" width="10.0625" style="17" customWidth="1"/>
     <col min="17" max="27" width="9" style="21"/>
     <col min="28" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="2" customFormat="1" ht="31.75" customHeight="1">
-      <c r="B1" s="60" t="s">
+    <row r="1" spans="1:27" s="2" customFormat="1" ht="31.8" customHeight="1">
+      <c r="B1" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="60"/>
-[...11 lines deleted...]
-      <c r="O1" s="60"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
     </row>
     <row r="2" spans="1:27" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="60"/>
-[...11 lines deleted...]
-      <c r="O2" s="60"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
     </row>
     <row r="3" spans="1:27" s="2" customFormat="1" ht="4.5" customHeight="1" thickBot="1">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:27" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="40"/>
-[...11 lines deleted...]
-      <c r="O4" s="61"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="8" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="5"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:27" s="9" customFormat="1" ht="29.25" customHeight="1" thickTop="1">
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="52"/>
-      <c r="D6" s="46" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="47"/>
-[...2 lines deleted...]
-      <c r="H6" s="48"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
       <c r="I6" s="82" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="83"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="84" t="s">
         <v>19</v>
       </c>
       <c r="N6" s="85"/>
       <c r="O6" s="86"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
     </row>
     <row r="7" spans="1:27" s="9" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="54"/>
-      <c r="D7" s="49" t="s">
+      <c r="C7" s="49"/>
+      <c r="D7" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="49"/>
-[...1 lines deleted...]
-      <c r="G7" s="49"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
       <c r="H7" s="87"/>
       <c r="I7" s="88"/>
       <c r="J7" s="89"/>
       <c r="K7" s="89"/>
       <c r="L7" s="90"/>
       <c r="M7" s="91"/>
       <c r="N7" s="92"/>
       <c r="O7" s="93"/>
     </row>
-    <row r="8" spans="1:27" s="7" customFormat="1" ht="34" thickTop="1">
+    <row r="8" spans="1:27" s="7" customFormat="1" ht="33.75" thickTop="1">
       <c r="A8" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="59"/>
-[...11 lines deleted...]
-      <c r="O8" s="59"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
       <c r="Q8" s="20"/>
       <c r="R8" s="20"/>
       <c r="S8" s="20"/>
       <c r="T8" s="20"/>
       <c r="U8" s="20"/>
       <c r="V8" s="20"/>
       <c r="W8" s="20"/>
       <c r="X8" s="20"/>
       <c r="Y8" s="20"/>
       <c r="Z8" s="20"/>
       <c r="AA8" s="20"/>
     </row>
     <row r="9" spans="1:27" s="11" customFormat="1" ht="24">
       <c r="A9" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="50"/>
-[...11 lines deleted...]
-      <c r="O9" s="50"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
     </row>
     <row r="10" spans="1:27" s="11" customFormat="1" ht="84">
       <c r="A10" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="50"/>
-[...11 lines deleted...]
-      <c r="O10" s="50"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
       <c r="P10" s="18"/>
       <c r="R10" s="13"/>
     </row>
     <row r="11" spans="1:27" s="9" customFormat="1" ht="5.25" customHeight="1">
-      <c r="B11" s="70"/>
-[...12 lines deleted...]
-      <c r="O11" s="70"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="67"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="67"/>
+      <c r="F11" s="67"/>
+      <c r="G11" s="67"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="67"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="67"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="67"/>
+      <c r="O11" s="67"/>
       <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:27" s="13" customFormat="1" ht="24" customHeight="1" thickBot="1">
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="71"/>
-[...11 lines deleted...]
-      <c r="O12" s="72"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="68"/>
+      <c r="F12" s="68"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
       <c r="R12" s="12"/>
     </row>
     <row r="13" spans="1:27" s="12" customFormat="1" ht="24.75" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="74"/>
-[...11 lines deleted...]
-      <c r="O13" s="75"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
+      <c r="O13" s="72"/>
     </row>
     <row r="14" spans="1:27" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="B14" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="76" t="s">
+      <c r="C14" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="D14" s="77"/>
-[...10 lines deleted...]
-      <c r="O14" s="78"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
+      <c r="O14" s="75"/>
     </row>
     <row r="15" spans="1:27" s="9" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="B15" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="79" t="s">
+      <c r="C15" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="D15" s="80"/>
-[...10 lines deleted...]
-      <c r="O15" s="81"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="77"/>
+      <c r="I15" s="77"/>
+      <c r="J15" s="77"/>
+      <c r="K15" s="77"/>
+      <c r="L15" s="77"/>
+      <c r="M15" s="77"/>
+      <c r="N15" s="77"/>
+      <c r="O15" s="78"/>
       <c r="Q15" s="36"/>
     </row>
     <row r="16" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" thickTop="1">
-      <c r="B16" s="67" t="s">
+      <c r="B16" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="67"/>
-[...11 lines deleted...]
-      <c r="O16" s="67"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
     </row>
     <row r="17" spans="1:25" s="9" customFormat="1" ht="14" customHeight="1">
-      <c r="B17" s="58"/>
-[...12 lines deleted...]
-      <c r="O17" s="58"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="53"/>
+      <c r="N17" s="53"/>
+      <c r="O17" s="53"/>
     </row>
     <row r="18" spans="1:25" s="9" customFormat="1" ht="5.25" customHeight="1">
-      <c r="B18" s="70"/>
-[...12 lines deleted...]
-      <c r="O18" s="70"/>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="67"/>
       <c r="P18" s="10"/>
     </row>
     <row r="19" spans="1:25" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="B19" s="68" t="s">
+      <c r="B19" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="68"/>
-[...11 lines deleted...]
-      <c r="O19" s="69"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+      <c r="O19" s="66"/>
       <c r="R19" s="12"/>
     </row>
     <row r="20" spans="1:25" s="9" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B20" s="50" t="s">
+      <c r="B20" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C20" s="50"/>
-[...11 lines deleted...]
-      <c r="O20" s="50"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
     </row>
     <row r="21" spans="1:25" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="B21" s="50" t="s">
+      <c r="B21" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="C21" s="50"/>
-[...11 lines deleted...]
-      <c r="O21" s="50"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
     </row>
     <row r="22" spans="1:25" s="9" customFormat="1" ht="36">
       <c r="A22" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="50" t="s">
+      <c r="B22" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="C22" s="50"/>
-[...11 lines deleted...]
-      <c r="O22" s="50"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
       <c r="P22" s="10"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
     </row>
     <row r="23" spans="1:25" s="2" customFormat="1" ht="12">
       <c r="B23" s="35" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="14.25" customHeight="1">
       <c r="B24" s="27"/>
       <c r="O24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="22"/>
@@ -3587,53 +3621,53 @@
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="M6:O6"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations count="3">
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="半角英数字8~50文字で入力して下さい。またメールアドレスは入力できません。" promptTitle="IDについて" prompt="ログインで使用するIDです。登録後、変更は出来ません。その為メールアドレスでは登録出来ません。_x000a_使用可能な文字は8～50文字の半角英数字と、ダッシュ(-)、_x000a_アンダースコア(_)、スラッシュ(/)、_x000a_ピリオド(.)、アット・マーク(@)です。_x000a_" sqref="D6:H6" xr:uid="{5DB79154-DA42-45DE-8CE7-1F1B7074BB09}"/>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="※必ずhttps://（又はhttp://）からご記入下さい。" sqref="C15:O15" xr:uid="{859070A3-5F0A-4F6E-8F2E-CC78745AAC39}">
       <formula1>COUNTIF(C15,"http*")</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="年額,月額" sqref="M6:O6" xr:uid="{779FB688-5950-47B4-8250-4E3F69DDEE07}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.35433070866141736" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" horizontalDpi="4294967293" verticalDpi="150" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DEE0163-1913-4B4F-803C-F8DA07FE05BB}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18"/>
+  <sheetFormatPr defaultRowHeight="17.649999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.3125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>7</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="28">
         <f>新規申請書!D6</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="b">
         <f>AND(AND(AND(LEN(B2)&gt;7,LEN(B2)&lt;51),LENB(SUBSTITUTE(B2," ","@"))=LEN(SUBSTITUTE(B2," ",""))),NOT(AND(ISERROR(FIND(" ",B2)),LEN(B2)-LEN(SUBSTITUTE(B2,"@",""))=1,IFERROR(SEARCH("@",B2)&lt;SEARCH(".",B2,SEARCH("@",B2)),0),LEFT(B2,1)&lt;&gt;".",RIGHT(B2,1)&lt;&gt;".",NOT(IFERROR(SEARCH("@",B2),0)=1),NOT(IFERROR(SEARCH(".",B2,SEARCH("@",B2))-SEARCH("@",B2),0)=1))))</f>